--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -54,991 +54,991 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PROFESSOR FRANCISCO ANTONIO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_n_001.2024_francisco_-_05.02.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_n_001.2024_francisco_-_05.02.2024.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA ILUMINAÇÃO DO MERCADO PÚBLICO CENTRAL.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n_002.2024_francisco_-_05.02.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n_002.2024_francisco_-_05.02.2024.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A REFORMA COMPLETA DO MERCADO PÚBLICO CENTRAL.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REIJANE PINHO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento___03.2024_-_reijane.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento___03.2024_-_reijane.pdf</t>
   </si>
   <si>
     <t>COMPENSAÇÃO DOS VALORES PAGOS PELOS FEIRANTES DO MERCADO PÚBLICO, SENDO DADO COMO CRÉDITO NOS PAGAMENTOS MENSAIS SUBSEQUENTES.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TIBIJU</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento__004._2024_-_tibiju.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento__004._2024_-_tibiju.pdf</t>
   </si>
   <si>
     <t>EXPLICAÇÕES À POPULAÇÃO DE PORANGA APONTANDO OS MOTIVOS PELOS QUAIS A SALA DE ESTABILIZAÇÃO E O APARELHO DE RAIO-X NÃO FORAM INSTALADOS NO HOSPITAL PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_005._2024_-_tibiju_-_verbas_emenda_aj_albuquerque.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_005._2024_-_tibiju_-_verbas_emenda_aj_albuquerque.pdf</t>
   </si>
   <si>
     <t>CÓPIA DOS EXTRATOS DE MOVIMENTAÇÃO BANCÁRIA E DOCUMENTOS DE PRESTAÇÃO DE CONTAS REFERENTES À EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) APORTADO NOS COFRES PÚBLICOS DE PORANGA ORIUNDO DO MANDATO DO DEPUTADO FEDERAL AJ ABUQUERQUE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_06_francisco_antonio_20.02.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_06_francisco_antonio_20.02.2024.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: UM TRANSPORTE ESCOLAR URBANO PARA ESTUDANTES DO ENSINO MÉDIO QUE RESIDEM PRÓXIMO A IGREJINHA DE SANTO ANTONIO NO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requerimento_n_007.2023_francisco_antonio_20.02.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requerimento_n_007.2023_francisco_antonio_20.02.2024.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: A INSTALAÇÃO DE SISTEMA DE MONITORAMENTO DE CÂMERAS EM TODOS OS BAIRROS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/23/requerimento_carteira_do_deficiente_francisco_antonio-1_assinado_2.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/23/requerimento_carteira_do_deficiente_francisco_antonio-1_assinado_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O MUNICÍPIO PASSE A DISPONIBILIAR À SOCIEDADE PORANGUENSE O SERVIÇO DE SOLICITAÇÃO DA CARTEIRA DIGITAL DE IDENTIFICAÇÃO DA PESSOA COMTRANSTORNO DO ESPECTRO AUTISTA - CIPTEA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_aterramento_tv_laurentino_marinho_assinado.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_aterramento_tv_laurentino_marinho_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ATERRAMENTO COM PIÇARRA DA TRAVESSA LAURENTINO MARINHO, BAIRRO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_reparo_iluminacao_ginasio-1_assinado.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_reparo_iluminacao_ginasio-1_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O REPARADO NA ILUMINAÇÃO DO GINÁSIO PEDRO ALMEIDA PINHO, BAIRRO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_reparo_iluminacao_publica-1_assinado.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_reparo_iluminacao_publica-1_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE O REPARADO NA ILUMINAÇÃO NO FINAL DA RUA DO JERICÓ, ESTRADA DE ACESSO À CACHOEIRA DO PINGA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/28/requerimento_012.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/28/requerimento_012.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA A COMUNIDADE DE PAUS ROXOS A UMBURANA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_013.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_013.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS E NECESSÁRIAS PARA REFEORMA DA UBS DO JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>BOBÔ</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_014.2024_bobo.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_014.2024_bobo.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ESTRADA DA LOCALIDADE DE CABOCLOS, INCIANDO NA ENTRADA DA BR-404, ATÉ A DIVISA DE PORANGA E IPUEIRAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_016.2024_francisco_antonio_-_22.04.20241.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_016.2024_francisco_antonio_-_22.04.20241.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA RUA LOCALIZADA ENTRE A ESCOLA MANUEL GOMES CARLOS NO BAIRRO BETÂNIA E RESIDÊNCIA DO MOTORISTA JOSÉ MARIA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_017.2024_francisco_antonio_-_22.04.20241.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_017.2024_francisco_antonio_-_22.04.20241.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA ESTRADA QUE LIGA A COMUNIDADE DE CHAPADA A COMUNIDADE DE SANTA RITA, BEM COMO, AS COMUNIDADES DE CAHAPADA A OLHO D’AGUA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CÍCERO CONRADO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento__n_018.2024_-cicero_conrado1.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento__n_018.2024_-cicero_conrado1.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DA BR 404, ATÉ A DIVISA DO ESTADO DO PIAUÍ, EM SEGUIDA AS COMUNIDADES DE BAIXA GRANDE, ATOLEIRO E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>TICA DO ZEZÊ</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento__n_019.2024_-_tica1.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento__n_019.2024_-_tica1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício REQUERENDO ao Senhor PAULO JOSÉ GOMES FERREIRA, superintendente e ao senhor DAVID WYLKERSON RODRIGUES FONSECA, Gerente de Instalação e Construção de Poços da Superintendência de Obras Hidráulicas – SOHIDRA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_n_020.2024_francisco_-_24.04.20241.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_n_020.2024_francisco_-_24.04.20241.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS TERMOS DE RESPONSABILIDADES DO TRANSPORTE ESCOLAR ESTADUAL DOS EXERCÍCIOS DE 2023 E 2024.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_n_021_francisco_anto_-_06.05.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_n_021_francisco_anto_-_06.05.2024.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE MINIPOSTO DE SAÚDE NAS LOCALIDADES DE CHAPADA E PITOMBEIRA.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_n_022_francisco_-_06.05.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_n_022_francisco_-_06.05.2024.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE INTERNET NA ESCOLA JOAQUIM ANTONIO FILHO E DEMAIS UNIDADES DE ENSINO QUE ESTÃO SEM ESTE SERVIÇO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/50/requerimento_n_023_francisco_-_06.05.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/50/requerimento_n_023_francisco_-_06.05.2024.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE PODA DAS ÁRVORES DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/51/requerimento_n_024_francisco_-_06.05.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/51/requerimento_n_024_francisco_-_06.05.2024.pdf</t>
   </si>
   <si>
     <t>REQUER A ROÇAGEM DE TODAS AS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_n_028_2024_francisco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_n_028_2024_francisco_antonio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A DISPONIBILIDADE DE UM VEÍCULO E MOTORISTA PARA TRANSPORTAR OS PACIENTES DA CASA DE APOIO ATÉ OS SEUS PONTOS DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_n_027_2024_francisco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_n_027_2024_francisco_antonio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA JUSTINA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_n_025_2024_francisco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_n_025_2024_francisco_antonio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A POSICIONAR OS VENDEDORES DE PEIXE DA FEIRA MUNICIPAL EM UM LOCAL QUE NÃO PREJUDIQUE OS DEMAIS VENDEDORES E MOTOTAXISTAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_n_026_2024_francisco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_n_026_2024_francisco_antonio.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA O PIÇARRAMENTO DA ESTRADA QUE INICIA NA BR 404 E VAI ATÉ A RESIDÊNCIA DO SENHOR REGINALDO NA COMUNIDADE DE CALDEIRÃO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>LIDUINA DO PIAL</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_029_2024_-_liduina_do_pial_-_iluminacao_caboclos_e_descoberta1.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_029_2024_-_liduina_do_pial_-_iluminacao_caboclos_e_descoberta1.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO ILUMINAÇÃO PÚBLICA / ARANDELAS NOS POSTES NAS LOCALIDADES DE CABOCLOS E DESCOBERTA, NO MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_030_2024_-_liduina_do_pial_-_recuperacao_estrada_br404_a_arapua1.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_030_2024_-_liduina_do_pial_-_recuperacao_estrada_br404_a_arapua1.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA VICINAL NO TRECHO QUE VAI DA BR-404 À LOCALIDADE ARAPUÁ, NO MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>TATIELLE CARREIRO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_031.2024_-taielle_carreiro.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_031.2024_-taielle_carreiro.docx</t>
   </si>
   <si>
     <t>Requer em caráter de urgência, que sejam realizadas as seguintes ações na Comunidade de Arraial, devido ao início dos festejos do mês de junho de 2024.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_n_032.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_n_032.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER RECUPERAÇÃO DE TODOS OS LABORATÓRIOS DE INFORMÁTICA DAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_n_033.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_n_033.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DA ESTRADA VICINAL QUE LIGA A LOCALIDADE DE OLHO D’ÁGUA A CAIÇARA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_n_034.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_n_034.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DA ESTRADA QUE LIGA A COMUNIDADE DE PITOMBEIRAS A LAPA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n_035.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n_035.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER REFORMA DA LAVANDERIA DE PITOMBEIRA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n_036.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n_036.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DA UNIDADE ESCOLAR DE CABOCLOS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n_037.2024_francisco_-_05.06.2024.docx</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n_037.2024_francisco_-_05.06.2024.docx</t>
   </si>
   <si>
     <t>REQUER DEMARCAÇÃO CLARA DO PONTO DE INSTALAÇÃO DOS MOTOTAXISTAS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento_038.2024_francsico_20240620_160315_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento_038.2024_francsico_20240620_160315_0001.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DAS ÚLTIMAS 05 ATAS DAS REUNIÕES DOS CONSELHOS DO NOVO FUNDEB E DA MERENDA ESCOLAR</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento_039.2024_francsico_20240620_160235_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento_039.2024_francsico_20240620_160235_0001.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DO MATO NOS ARREDORES DA CAPELINHA DE SÃO PEDRO NO BAIRRO JERICÓ.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_040.2024_tica._20240620_160120_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_040.2024_tica._20240620_160120_0001.pdf</t>
   </si>
   <si>
     <t>SOLICITA RASPAGEM E PIÇAMENTO NA ESTRADA DAS LOCALIDADES DE ALTO GRANDE DESTE MUNICÍPIO DE PORANGA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_041.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_041.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER O ALARGAMENTO DA RODOVIA CE-265 NO TRECHO DA LADEIRA ENTRE OS MUNICÍPIOS DE ARARENDÁ E PORANGA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_042.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_042.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA A COMUNIDADE DE CHAPADA A SANTA RITA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_043.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_043.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA RUA QUE SE ESTENDE DA UNIDADE ESCOLAR ATÉ A RESIDÊNCIA DO SENHOR JOSÉ RODRIGUES EM CHAPADA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_044.2024_fco_antonio.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_044.2024_fco_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A RECUPERAÇÃO DA ESTRADA QUE VAI DO ANTIGO CURRAL DO AÇOUGUE ATÉ A ESTRADA QUE DAR ACESSO A COMUNIDADE DE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_045.__2024_-_tibiju_-_sinalizacao_quebra_mola_burtizal_e_buriti_dos_carreiro.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_045.__2024_-_tibiju_-_sinalizacao_quebra_mola_burtizal_e_buriti_dos_carreiro.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL E POR AFIXAÇÃO DE PLACAS NOS QUEBRA-MOLAS INSTALADOS NO DISTRITO DE BURITIZAL E LOCALIDADE DE BURITI DOS  CARREIRO NO MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento__046.2024_-_tibiju_-_cx_dagua_da_sede_para_buriti_dos_carreiro.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento__046.2024_-_tibiju_-_cx_dagua_da_sede_para_buriti_dos_carreiro.pdf</t>
   </si>
   <si>
     <t>DESLOCALMENTO DE UMA CAIXA D’ÁGUA DA RUA SANTA TEREZINHA DA CIDADE DE PORANGA, NA ZONA URBANA PARA LOCALIDADE DE BURITI DOS  CARREIRO NO MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_047.2024_-_reijane.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_047.2024_-_reijane.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE CALÇAMENTO NO TRECHO FINAL DA RUA CORONEL MALAQUIAS, COM INICIO AO LADO DA ESQUINA  DA  ESCOLA EPITÁCIO DE PINHO DESTE MUNICÍPIO DE PORANGA-CE, CONFORME ANEXO</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PROFESSOR JEOVÁ</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento__048.2024_-_jeova_-_raspagem_da_estrada_pereiros_a_pedra_rachada.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento__048.2024_-_jeova_-_raspagem_da_estrada_pereiros_a_pedra_rachada.pdf</t>
   </si>
   <si>
     <t>RASPAGEM DA ESTRADA QUE LIGA AS LOCALIDADES DE PEREIROS DESTE MUNICÍPIO DE PORANGA-CE E PEDRA RACHADA MUNICÍPIO DE IPAPORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_049._2024_-_jeova_-_postes_com_refletores_praca_buritizal.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_049._2024_-_jeova_-_postes_com_refletores_praca_buritizal.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE 04 (QUATRO) POSTES COM ILUMINAÇÃO EM ARANDELAS NA PRAÇA PRINCIPAL DO DISTRITO DE BURITIZAL, MUNICÍPIO DE PORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__050.2024_-_jeova_-_picarramento_estrada_buritizal_ao_buriti_dos_braz.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__050.2024_-_jeova_-_picarramento_estrada_buritizal_ao_buriti_dos_braz.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E PIÇARRAMENTO DA ESTRADA QUE LIGA O DISTRITO DE BURITIZAL À LOCALIDADE DE BURITI DOS BRÁS NA DIVISA ENTRE O MUNICÍPIO DE PORANGA COM VIZINHO MUNICÍPIO DE IPAPORANGA, ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimentos_n_051.2024_20240820_152600_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimentos_n_051.2024_20240820_152600_0001.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA CAIXA DÁGUA DO DISTRITO DE BURITIZAL – MUNICÍPIO DE PORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_052.2024_-_bobo_-_reforma_do_mercado_buritizal.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_052.2024_-_bobo_-_reforma_do_mercado_buritizal.pdf</t>
   </si>
   <si>
     <t>REFORMA DO MERCADO PÚBLICO FRANCISCO PESSOA CABRAL – DISTRITO DE BURITIZAL / PORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimentos_n_053.2024_20240820_152714_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimentos_n_053.2024_20240820_152714_0001.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOAQUIM ANTONIO FILHO – DISTRITO DE BURITIZAL / PORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento__054.2024_-_bobo_-_reforma_ubs_buritizal.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento__054.2024_-_bobo_-_reforma_ubs_buritizal.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UNIDADE BÁSICA DE SAÚDE DO DISTRITO DE BURITIZAL / PORANGA – CEARÁ.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_n_055.2024_francisco_-_20.08.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_n_055.2024_francisco_-_20.08.2024.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: A CONSTRUÇÃO DE UMA CERCA DE PROTEÇÃO PARA OS REGISTROS DE LIGAÇÃO DA CAIXA DE ÁGUA DA VEREDA DE BAIXO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_n_056.2024_francisco_-_20.08.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_n_056.2024_francisco_-_20.08.2024.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: QUE SEJA FEITA A ILUMINAÇÃO PÚBLICA DO CEMITÉRIO DA COMUNIDADE DE MULATINHAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento__057.2024_-_cicero_conrado_-_raspagem_da_estrada_br404_ao_arraial_e_pitombeira.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento__057.2024_-_cicero_conrado_-_raspagem_da_estrada_br404_ao_arraial_e_pitombeira.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA QUE LIGA A BR-404 ÀS LOCALIDADES DE ARRAIAL E PITOMBEIRA E CIRCUNVIZINHAS - MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento__058.2024_-_cicero_conrado_-_raspagem_da_estrada_cachoeira_grande_e_regiao.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento__058.2024_-_cicero_conrado_-_raspagem_da_estrada_cachoeira_grande_e_regiao.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA QUE LIGA AS LOCALIDADES DE CACHOEIRA GRANDE AO ATOLEIRO / CACHOEIRA GRANDE A BAIXA GRANDE E SÃO JOSÉ. DE ATOLEIRO ATÉ PEREIROS NA RESIDENCIA DO SENHOR VILMAR - MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento__059.2024_-_cicero_conrado_-_calcamento_e_praca_do_saudoso.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento__059.2024_-_cicero_conrado_-_calcamento_e_praca_do_saudoso.pdf</t>
   </si>
   <si>
     <t>MPLANTAÇÃO DE CALÇAMENTO NAS RUAS DA LOCALIDADE DE SAUDOSO E UMA CONSTRUÇÃO DE UMA PRAÇA EM FRENTE DA IGREJA DA LOCALIDADE MENCIONADA - MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento__060.2024_-_cicero_conrado_-_calcamento_santa_rita.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento__060.2024_-_cicero_conrado_-_calcamento_santa_rita.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DE CALÇAMENTO, SENDO FEITO DE ONDE PARALIZOU ATÉ A RESIDÊNCIA DA DONA MARIA ABDIAS NA LOCALIDADE DE SANTA RITA - MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_061._2024_-_cicero_conrado_-_asfalto_da_ladeira_e_ruas_do_buritizal.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_061._2024_-_cicero_conrado_-_asfalto_da_ladeira_e_ruas_do_buritizal.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ASFALTO NAS LADEIRAS E RUAS DO DISTRITO DE BURITIZAL - MUNICÍPIO DE PORANGA - CEARÁ.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_062.2024_-_tatielle.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_062.2024_-_tatielle.pdf</t>
   </si>
   <si>
     <t>REQUERENDO – LHES A SOLICITAÇÃO DE CRIAÇÃO DE UM POSTO DE COLETA DE SANGUE PARA EXAMES LABORATORIAIS NA UNIDADE BÁSICA DE SAÚDE (UBS) DO DISTRITO BURITIZAL, PORANGA/CE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_063.2024_-_tatielle.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_063.2024_-_tatielle.pdf</t>
   </si>
   <si>
     <t>REQUERENDO – LHES A SOLICITAÇÃO DE CONTRATAÇÃO DE UM MÉDICO PEDIATRA PARA ATENDIMENTO DAS CRIANÇAS DO MUNICÍPIO DE PORANGA/CE.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Carlos Antonio Rodrigues Pereira</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_n_004.2024_abertura_de_credito.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_n_004.2024_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DE 2024, DA ATIVIDADE: EXECUÇÃO DAS LEIS PAULO GUSTAVO - LEI Nº 195/2022 E ALDIR BLANC LEI Nº 14399/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_ldo_2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_ldo_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE PORANGA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_lei_isencao_inscricao_concurso.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_lei_isencao_inscricao_concurso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO(A) CANDIDATO(A) INSCRITO(A) NO CadÚnico, DO PAGAMENTO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E/OU DE PROCESSO SELETIVO REALIZADOS NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/</t>
+    <t>http://sapl.poranga.ce.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA CARGOS PARA DESEMPENHO DE FUNÇÕES NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO CIÊNCIA E TECNOLOGIA, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_lei_reducao_subsidio_presidente_106_2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_lei_reducao_subsidio_presidente_106_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DO SUBSÍDIO DO PRESIDENTE DA CÂMARA MUNICIPAL DE PORANGA, ALTERANDO A LEI MUNICIPAL Nº 126 DE 02 DE DEZEMBRO DE 2020, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_110.2023_20240620_154227_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_110.2023_20240620_154227_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTO QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/35/pl_reajuste_magisterio_2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/35/pl_reajuste_magisterio_2024.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A TABELA SALARIAL DO ANEXO I DA LEI Nº 156/2022,ESTABELECE PISO SALARIAL DO MAGISTÉRIO, REAJUSTE DOS PROFESSORES DE NÍVEL SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_legislativo_no_208_2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_legislativo_no_208_2024.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO SONORO, TECNICAMENTE CLASSIFICADOS COMO “FOGOS DE ESTAMPIDO” E “ARTIGOS EXPLOSIVOS”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_lei_prata_da_casa.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_lei_prata_da_casa.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA PRATA DA CASA” NO MUNICÍPIO DE PORANGA-CE.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_lei_utilidade_publica.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_lei_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE DESENVOLVIMENTO CULTURAL E COMUNITÁRIO DE_x000D_
 PORANGA / CEARÁ - ADCCP E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/17/plc_2024_-_atualiza_cargos_comissionados.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/17/plc_2024_-_atualiza_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO II DA LEI COMPLEMENTAR Nº 186/2023 DE 31 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/22/minuta_-_regimento_interno_-_2024_-_com_correcoes.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/22/minuta_-_regimento_interno_-_2024_-_com_correcoes.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Regimento Interno da Câmara Municipal de Poranga/CE, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_resolucao-execucao_do_hino_reijane.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_resolucao-execucao_do_hino_reijane.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO OFICIAL DO MUNICÍPIO DE PORANGA NO INÍCIO DAS PRIMEIRAS SESSÕES ORDINÁRIAS DE CADA MÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_-_escola_do_legislativo.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_-_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE PORANGA, NO ÂMBITO DA CÂMARA MUNICIPAL DE PORANGA - CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_____2024_-_liduina_do_pial_-_reajuste_anual_dos_professores.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_____2024_-_liduina_do_pial_-_reajuste_anual_dos_professores.pdf</t>
   </si>
   <si>
     <t>REQUER O REAJUSTE NO PERCENTUAL DE 10% (DEZ POR CENTO), JÁ INCLUÍDO O PERCENTUAL DA REVISÃO GERAL ANUAL DE 2024, O VENCIMENTO BÁSICO DOS PROFISSIONAIS DO MAGISTÉRIO NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE PORANGA – CEARÁ.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_reijane_02.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_reijane_02.2024.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTO BASE DOS MOTORISTAS DA PREFEITURA MUNICIPAL DE PORANGA-CEARÁ CORRIGINDO A DEFASAGEM SALARIAL DA CATEGORIA.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_indicacao_isencao_mei.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_indicacao_isencao_mei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA COBRANÇA DE TAXAS E EMOLUMENTOS AO MICRO EMPREENDEDOR INDIVIDUAL - MEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/47/mocao_reijane_20241.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/47/mocao_reijane_20241.pdf</t>
   </si>
   <si>
     <t>Solicitar um momento Solene para entrega de placa alusiva aos 70 anos da Paróquia Jesus Maria José no dia 20 de Junho de 2024 as 17:00h, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>PROFESSOR FRANCISCO ANTONIO, BOBÔ, CÍCERO CONRADO, LIDUINA DO PIAL, PROFESSOR JEOVÁ, REIJANE PINHO, TATIELLE CARREIRO, TIBIJU, TICA DO ZEZÊ</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/62/mocao_de_pesar_20240520_174548_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/62/mocao_de_pesar_20240520_174548_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE CICERO GOMES DE AQUINO - CÍCERO HONORATO</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PCG</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/81/prestacao_de_contas_tce_20240805_153826_0001.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/81/prestacao_de_contas_tce_20240805_153826_0001.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GOVERNO DO EXERCÍCIO DE 2020 - REGULARES COM RESSALVA</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_ldo_2024_reijane.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_ldo_2024_reijane.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO DO ART. 48 DO PL 05/2024 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/31/ata_05.03.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/31/ata_05.03.2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DE 05 DE MARÇO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/36/ata_20.03.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/36/ata_20.03.2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 20/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/54/ata_24.04.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/54/ata_24.04.2024.pdf</t>
   </si>
   <si>
     <t>ATA 24/04/2024</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/70/ata_05.06.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/70/ata_05.06.2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DE 05 DE JUNHO DE 2024</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/82/ata_extraordinaria_20.06.2024.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/82/ata_extraordinaria_20.06.2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE PORANGA-CEARÁ, REALIZADA NO DIA 20 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>PADEN</t>
   </si>
   <si>
     <t>ADMISSIBILIDADE (AÇÃO DE RESPONS. PREFEITO)</t>
   </si>
   <si>
     <t>RAFAEL LIMA TORQUATO - CPF: 017.688.883-70</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/24/denuncia_e_pedido_de_cassacao_do_prefeito.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/24/denuncia_e_pedido_de_cassacao_do_prefeito.pdf</t>
   </si>
   <si>
     <t>CONSULTA AO DOUTO PLENÁRIO SOBRE A DENÚNCIA E PEDIDO DE CASAÇÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, CARLOS ANTONIO RODRIGUES PEREIRA, POR SUPOSTO DE CRIME DE RESPONSABILIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1345,68 +1345,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_n_001.2024_francisco_-_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n_002.2024_francisco_-_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento___03.2024_-_reijane.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento__004._2024_-_tibiju.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_005._2024_-_tibiju_-_verbas_emenda_aj_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_06_francisco_antonio_20.02.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requerimento_n_007.2023_francisco_antonio_20.02.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/23/requerimento_carteira_do_deficiente_francisco_antonio-1_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_aterramento_tv_laurentino_marinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_reparo_iluminacao_ginasio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_reparo_iluminacao_publica-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/28/requerimento_012.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_013.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_014.2024_bobo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_016.2024_francisco_antonio_-_22.04.20241.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_017.2024_francisco_antonio_-_22.04.20241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento__n_018.2024_-cicero_conrado1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento__n_019.2024_-_tica1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_n_020.2024_francisco_-_24.04.20241.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_n_021_francisco_anto_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_n_022_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/50/requerimento_n_023_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/51/requerimento_n_024_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_n_028_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_n_027_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_n_025_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_n_026_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_029_2024_-_liduina_do_pial_-_iluminacao_caboclos_e_descoberta1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_030_2024_-_liduina_do_pial_-_recuperacao_estrada_br404_a_arapua1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_031.2024_-taielle_carreiro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_n_032.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_n_033.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_n_034.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n_035.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n_036.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n_037.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento_038.2024_francsico_20240620_160315_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento_039.2024_francsico_20240620_160235_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_040.2024_tica._20240620_160120_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_041.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_042.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_043.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_044.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_045.__2024_-_tibiju_-_sinalizacao_quebra_mola_burtizal_e_buriti_dos_carreiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento__046.2024_-_tibiju_-_cx_dagua_da_sede_para_buriti_dos_carreiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_047.2024_-_reijane.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento__048.2024_-_jeova_-_raspagem_da_estrada_pereiros_a_pedra_rachada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_049._2024_-_jeova_-_postes_com_refletores_praca_buritizal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__050.2024_-_jeova_-_picarramento_estrada_buritizal_ao_buriti_dos_braz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimentos_n_051.2024_20240820_152600_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_052.2024_-_bobo_-_reforma_do_mercado_buritizal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimentos_n_053.2024_20240820_152714_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento__054.2024_-_bobo_-_reforma_ubs_buritizal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_n_055.2024_francisco_-_20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_n_056.2024_francisco_-_20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento__057.2024_-_cicero_conrado_-_raspagem_da_estrada_br404_ao_arraial_e_pitombeira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento__058.2024_-_cicero_conrado_-_raspagem_da_estrada_cachoeira_grande_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento__059.2024_-_cicero_conrado_-_calcamento_e_praca_do_saudoso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento__060.2024_-_cicero_conrado_-_calcamento_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_061._2024_-_cicero_conrado_-_asfalto_da_ladeira_e_ruas_do_buritizal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_062.2024_-_tatielle.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_063.2024_-_tatielle.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_n_004.2024_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_lei_isencao_inscricao_concurso.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_lei_reducao_subsidio_presidente_106_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_110.2023_20240620_154227_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/35/pl_reajuste_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_legislativo_no_208_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_lei_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_lei_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/17/plc_2024_-_atualiza_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/22/minuta_-_regimento_interno_-_2024_-_com_correcoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_resolucao-execucao_do_hino_reijane.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_-_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_____2024_-_liduina_do_pial_-_reajuste_anual_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_reijane_02.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_indicacao_isencao_mei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/47/mocao_reijane_20241.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/62/mocao_de_pesar_20240520_174548_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/81/prestacao_de_contas_tce_20240805_153826_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_ldo_2024_reijane.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/31/ata_05.03.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/36/ata_20.03.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/54/ata_24.04.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/70/ata_05.06.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/82/ata_extraordinaria_20.06.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/24/denuncia_e_pedido_de_cassacao_do_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_n_001.2024_francisco_-_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_n_002.2024_francisco_-_05.02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento___03.2024_-_reijane.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/18/requerimento__004._2024_-_tibiju.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_005._2024_-_tibiju_-_verbas_emenda_aj_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/20/requerimento_06_francisco_antonio_20.02.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/21/requerimento_n_007.2023_francisco_antonio_20.02.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/23/requerimento_carteira_do_deficiente_francisco_antonio-1_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/25/requerimento_aterramento_tv_laurentino_marinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_reparo_iluminacao_ginasio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_reparo_iluminacao_publica-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/28/requerimento_012.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/29/requerimento_013.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/30/requerimento_014.2024_bobo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_016.2024_francisco_antonio_-_22.04.20241.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_017.2024_francisco_antonio_-_22.04.20241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento__n_018.2024_-cicero_conrado1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento__n_019.2024_-_tica1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_n_020.2024_francisco_-_24.04.20241.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_n_021_francisco_anto_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_n_022_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/50/requerimento_n_023_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/51/requerimento_n_024_francisco_-_06.05.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_n_028_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_n_027_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_n_025_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_n_026_2024_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_029_2024_-_liduina_do_pial_-_iluminacao_caboclos_e_descoberta1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_030_2024_-_liduina_do_pial_-_recuperacao_estrada_br404_a_arapua1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_031.2024_-taielle_carreiro.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_n_032.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_n_033.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_n_034.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_n_035.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_n_036.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_n_037.2024_francisco_-_05.06.2024.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento_038.2024_francsico_20240620_160315_0001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento_039.2024_francsico_20240620_160235_0001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_040.2024_tica._20240620_160120_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_041.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_042.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_043.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_044.2024_fco_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_045.__2024_-_tibiju_-_sinalizacao_quebra_mola_burtizal_e_buriti_dos_carreiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento__046.2024_-_tibiju_-_cx_dagua_da_sede_para_buriti_dos_carreiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_047.2024_-_reijane.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento__048.2024_-_jeova_-_raspagem_da_estrada_pereiros_a_pedra_rachada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento_049._2024_-_jeova_-_postes_com_refletores_praca_buritizal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento__050.2024_-_jeova_-_picarramento_estrada_buritizal_ao_buriti_dos_braz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimentos_n_051.2024_20240820_152600_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_052.2024_-_bobo_-_reforma_do_mercado_buritizal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimentos_n_053.2024_20240820_152714_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento__054.2024_-_bobo_-_reforma_ubs_buritizal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_n_055.2024_francisco_-_20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_n_056.2024_francisco_-_20.08.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento__057.2024_-_cicero_conrado_-_raspagem_da_estrada_br404_ao_arraial_e_pitombeira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento__058.2024_-_cicero_conrado_-_raspagem_da_estrada_cachoeira_grande_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento__059.2024_-_cicero_conrado_-_calcamento_e_praca_do_saudoso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento__060.2024_-_cicero_conrado_-_calcamento_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_061._2024_-_cicero_conrado_-_asfalto_da_ladeira_e_ruas_do_buritizal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_062.2024_-_tatielle.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_063.2024_-_tatielle.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_n_004.2024_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_lei_isencao_inscricao_concurso.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_lei_reducao_subsidio_presidente_106_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_110.2023_20240620_154227_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/35/pl_reajuste_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_legislativo_no_208_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_lei_prata_da_casa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_lei_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/17/plc_2024_-_atualiza_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/22/minuta_-_regimento_interno_-_2024_-_com_correcoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_resolucao-execucao_do_hino_reijane.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_resolucao_-_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/32/indicacao_____2024_-_liduina_do_pial_-_reajuste_anual_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/34/indicacao_reijane_02.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_indicacao_isencao_mei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/47/mocao_reijane_20241.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/62/mocao_de_pesar_20240520_174548_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/81/prestacao_de_contas_tce_20240805_153826_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_ldo_2024_reijane.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/31/ata_05.03.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/36/ata_20.03.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/54/ata_24.04.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/70/ata_05.06.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/82/ata_extraordinaria_20.06.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2024/24/denuncia_e_pedido_de_cassacao_do_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>