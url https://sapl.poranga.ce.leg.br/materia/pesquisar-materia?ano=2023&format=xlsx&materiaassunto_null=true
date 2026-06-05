--- v0 (2025-12-10)
+++ v1 (2026-06-05)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>TICA DO ZEZÊ</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_n_083.2023_vereadores_-_20.11.2023.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_n_083.2023_vereadores_-_20.11.2023.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: Cópias em formato PDF das Guias de _x000D_
 Recolhimento do Fundo de Garantia do Tempo de Serviço e Informações à _x000D_
 Previdência Social (GFIPs) do ano de 2021 e 2022 e das declarações do Sistema de _x000D_
 Escrituração Digital das Obrigações Fiscais, Previdenciárias e Trabalhistas (E-Social) _x000D_
 do ano de 2023 deste Município</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>REIJANE PINHO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_084_2023_-_vereadores_-_lista_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_084_2023_-_vereadores_-_lista_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: SOLICITO O CADASTRO DAS CASAS POPULARES E OS NOMES _x000D_
 DAS PESSOAS BENEFICIADAS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PROFESSOR FRANCISCO ANTONIO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_n_085.2023_francisco.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_n_085.2023_francisco.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A _x000D_
 FISCALIZAÇÃO DE CONSTRUÇÃO DE TÚMULOS NO CEMITÉRIO LOCAL.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_n_086.2023_francisco.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_n_086.2023_francisco.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: PROVIDÊNCIAS CABÍVEIS E NECESSÁRIAS PARA A _x000D_
 CONSTRUÇÃO DE ARQUIBANCADAS, IMPLANTAÇÃO DE ILUMINAÇÃO E _x000D_
 GRAMADO NO ESTÁDIO MUNICIPAL DEPUTADO EUFRASINO NETO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_n_087.2023_vereadores_-_05.12.2023.....pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_n_087.2023_vereadores_-_05.12.2023.....pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHES: CONVOCAMOS UM REPRESENTE DA EMPRESA _x000D_
 PLURALMED, PARA TRATAMENTOS ASSUNTOS ACERCA DOS SERVIÇOS _x000D_
 TERCERIÇADO MÉDICOS NO MUNICÍPIO DE PORANGA-CE.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_n_088.2023_reijane_-_05.12.2023...pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_n_088.2023_reijane_-_05.12.2023...pdf</t>
   </si>
   <si>
     <t>SOLICITO A CAGECE/COMPANHIA DE AGUA E ESGOSTO DO CEARA, _x000D_
 PROVIDÊNCIAS DEFINITIVAS NO SENTIDO DE AGILIZAR À MANUTENÇÃO OU DEMOLIÇÃO DA _x000D_
 CAIXA DE AGUA, LOCALIZADO NA AVENIDA DR. EPITÁCIO PINHO, QUE ESTA DESATIVADA HÁ _x000D_
 MUITO TEMPO E DE PROPRIEDADE DA CAGECE.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Carlos Antonio Rodrigues Pereira</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/</t>
+    <t>http://sapl.poranga.ce.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PORANGA PARA O ANO DE 2024</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/12/pl_203.2023_-_francisco_antonio_-_05.12.2023.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/12/pl_203.2023_-_francisco_antonio_-_05.12.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE POLÍTICAS PÚBLICAS PARA COMBATE À VIOLÊNCIA FÍSICA, SEXUAL E EMOCIONAL CONTRA À PESSOA IDOSA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/13/pl_204_2023_-_francisco_antonio_-_prazo_para_responder_indicacoes_do_legislativo.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/13/pl_204_2023_-_francisco_antonio_-_prazo_para_responder_indicacoes_do_legislativo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRAZO PARA RESPONDER _x000D_
 INDICAÇÕES E OFÍCIOS DE _x000D_
 REQUERIMENTOS APROVADOS PELO _x000D_
 PLENÁRIO DA CÂMARA MUNICIPAL DE _x000D_
 PORANGA – CEARÁ E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_decreto_danilo_forte_20231120.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_decreto_danilo_forte_20231120.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO DEPUTADO FEDERAL DANILO FORTE</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/11/mocao_de_aplausos_no_004.2023_goncalo_carreiro.pdf</t>
+    <t>http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/11/mocao_de_aplausos_no_004.2023_goncalo_carreiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor GONÇALO CARREIRO DE MELO, nasceu em 20 de outubro de 1928_x000D_
 em Arraial, Poranga-Ce, filho de Teodora Maria da Conceição e Alexandre Carreiro de Melo, _x000D_
 casou-se em 24 de julho de 1952 com a Senhora Raimunda Carreiro de Melo</t>
   </si>
   <si>
     <t>5112023</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA LEGISLATIVA</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
     <t>ATA SESSÃO 05/11/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -587,68 +587,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_n_083.2023_vereadores_-_20.11.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_084_2023_-_vereadores_-_lista_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_n_085.2023_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_n_086.2023_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_n_087.2023_vereadores_-_05.12.2023.....pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_n_088.2023_reijane_-_05.12.2023...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/12/pl_203.2023_-_francisco_antonio_-_05.12.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/13/pl_204_2023_-_francisco_antonio_-_prazo_para_responder_indicacoes_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_decreto_danilo_forte_20231120.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/11/mocao_de_aplausos_no_004.2023_goncalo_carreiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.poranga.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_n_083.2023_vereadores_-_20.11.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_084_2023_-_vereadores_-_lista_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_n_085.2023_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_n_086.2023_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_n_087.2023_vereadores_-_05.12.2023.....pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_n_088.2023_reijane_-_05.12.2023...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/12/pl_203.2023_-_francisco_antonio_-_05.12.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/13/pl_204_2023_-_francisco_antonio_-_prazo_para_responder_indicacoes_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_decreto_danilo_forte_20231120.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/sapl/public/materialegislativa/2023/11/mocao_de_aplausos_no_004.2023_goncalo_carreiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.poranga.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="126.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>